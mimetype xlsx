--- v1 (2026-02-26)
+++ v2 (2026-04-14)
@@ -52,57 +52,57 @@
   <si>
     <t>K2</t>
   </si>
   <si>
     <t>Waterfront</t>
   </si>
   <si>
     <t>Business Garden Warszawa</t>
   </si>
   <si>
     <t>Business Garden Poznan</t>
   </si>
   <si>
     <t>Business Garden Wroclaw</t>
   </si>
   <si>
     <t>Ready Flex</t>
   </si>
   <si>
     <t>Localization</t>
   </si>
   <si>
     <t>Poznań, Garbary 101/111</t>
   </si>
   <si>
-    <t>Wrocław, Bolkowska</t>
+    <t>Wrocław, Bolkowska 3</t>
   </si>
   <si>
     <t>Gdynia, Kielecka 2</t>
   </si>
   <si>
-    <t>Gdynia, Al. Waszyngtona, ul. Hryniewickiego</t>
+    <t>Gdynia, ul. Waszyngtona 13a, 13b, 17</t>
   </si>
   <si>
     <t>Warszawa, Żwirki i Wigury 14, 16, 16a, 16b, 16c, 18, 18a</t>
   </si>
   <si>
     <t>Poznań, Pastelowa 2,4,6,8,12</t>
   </si>
   <si>
     <t>Wrocław, Legnicka 48</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Certificate of occupancy</t>
   </si>
   <si>
     <t>2022/2023</t>
   </si>
   <si>
     <t>2012/2017</t>
   </si>
@@ -855,66 +855,66 @@
       </c>
       <c r="F10" s="7">
         <v>76375.9</v>
       </c>
       <c r="G10" s="7">
         <v>44813.0</v>
       </c>
       <c r="H10" s="7">
         <v>76785.74</v>
       </c>
       <c r="I10" s="7">
         <v>91492.76</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="18">
       <c r="A11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="7">
         <v>728.0</v>
       </c>
       <c r="C11" s="7">
         <v>3887.25</v>
       </c>
       <c r="D11" s="7">
-        <v>2649.45</v>
+        <v>2011.48</v>
       </c>
       <c r="E11" s="7">
-        <v>10395.88</v>
+        <v>8663.16</v>
       </c>
       <c r="F11" s="7">
         <v>12052.86</v>
       </c>
       <c r="G11" s="7">
-        <v>13071.0</v>
+        <v>11376.0</v>
       </c>
       <c r="H11" s="7">
         <v>10275.13</v>
       </c>
       <c r="I11" s="7">
-        <v>26962.97</v>
+        <v>24630.0</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="18">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="8">
         <v>0.0</v>
       </c>
       <c r="C12" s="8">
         <v>3.77</v>
       </c>
       <c r="D12" s="8">
         <v>4.63</v>
       </c>
       <c r="E12" s="8">
         <v>4.39</v>
       </c>
       <c r="F12" s="8">
         <v>3.0</v>
       </c>
       <c r="G12" s="8">
         <v>3.07</v>
       </c>
       <c r="H12" s="8">
@@ -983,51 +983,51 @@
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="18">
       <c r="A15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="10">
         <v>18.0</v>
       </c>
       <c r="C15" s="10">
         <v>15.0</v>
       </c>
       <c r="D15" s="10">
         <v>16.0</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="10">
         <v>17.0</v>
       </c>
       <c r="G15" s="10">
         <v>14.75</v>
       </c>
       <c r="H15" s="10">
-        <v>15.0</v>
+        <v>14.5</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="18">
       <c r="A16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>37</v>
       </c>
       <c r="G16" s="13">