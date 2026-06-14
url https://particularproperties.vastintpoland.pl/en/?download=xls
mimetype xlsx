--- v2 (2026-04-14)
+++ v3 (2026-06-14)
@@ -852,69 +852,69 @@
       </c>
       <c r="E10" s="7">
         <v>25215.13</v>
       </c>
       <c r="F10" s="7">
         <v>76375.9</v>
       </c>
       <c r="G10" s="7">
         <v>44813.0</v>
       </c>
       <c r="H10" s="7">
         <v>76785.74</v>
       </c>
       <c r="I10" s="7">
         <v>91492.76</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="18">
       <c r="A11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="7">
         <v>728.0</v>
       </c>
       <c r="C11" s="7">
-        <v>3887.25</v>
+        <v>4597.69</v>
       </c>
       <c r="D11" s="7">
         <v>2011.48</v>
       </c>
       <c r="E11" s="7">
-        <v>8663.16</v>
+        <v>8388.42</v>
       </c>
       <c r="F11" s="7">
-        <v>12052.86</v>
+        <v>11740.96</v>
       </c>
       <c r="G11" s="7">
-        <v>11376.0</v>
+        <v>4056.0</v>
       </c>
       <c r="H11" s="7">
-        <v>10275.13</v>
+        <v>14335.36</v>
       </c>
       <c r="I11" s="7">
-        <v>24630.0</v>
+        <v>18205.07</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="18">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="8">
         <v>0.0</v>
       </c>
       <c r="C12" s="8">
         <v>3.77</v>
       </c>
       <c r="D12" s="8">
         <v>4.63</v>
       </c>
       <c r="E12" s="8">
         <v>4.39</v>
       </c>
       <c r="F12" s="8">
         <v>3.0</v>
       </c>
       <c r="G12" s="8">
         <v>3.07</v>
       </c>
       <c r="H12" s="8">