--- v3 (2026-06-14)
+++ v4 (2026-08-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>© Vastint Poland Sp. z o.o. 2017 www.vastint.eu/pl/PROPERTY</t>
   </si>
   <si>
     <t>Property</t>
   </si>
   <si>
     <t>Stara Rzeznia</t>
   </si>
   <si>
     <t>B10</t>
   </si>
   <si>
     <t>K2</t>
   </si>
   <si>
     <t>Waterfront</t>
   </si>
   <si>
     <t>Business Garden Warszawa</t>
   </si>
   <si>
     <t>Business Garden Poznan</t>
   </si>
   <si>
@@ -119,53 +119,50 @@
     <t>Floors above ground level</t>
   </si>
   <si>
     <t>Gross lettable space</t>
   </si>
   <si>
     <t>Net leasable area</t>
   </si>
   <si>
     <t>Net available area</t>
   </si>
   <si>
     <t>Common area factor</t>
   </si>
   <si>
     <t>Check the offer</t>
   </si>
   <si>
     <t>Number of parking spaces</t>
   </si>
   <si>
     <t>Minimum rent period</t>
   </si>
   <si>
     <t>Base rent</t>
-  </si>
-[...1 lines deleted...]
-    <t>To negotiate</t>
   </si>
   <si>
     <t>Exploitation fee</t>
   </si>
   <si>
     <t>On request</t>
   </si>
   <si>
     <t>Garage rent</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="# ##0"/>
     <numFmt numFmtId="165" formatCode="# ##0.00 &quot;m2&quot;"/>
     <numFmt numFmtId="166" formatCode="# ##0.00 &quot;%&quot;"/>
     <numFmt numFmtId="167" formatCode="# ##0 &quot;years&quot;"/>
     <numFmt numFmtId="168" formatCode="# ##0.00 &quot;EUR/m2/month&quot;"/>
     <numFmt numFmtId="169" formatCode="# ##0.000 &quot;EUR/place/month &quot;"/>
     <numFmt numFmtId="170" formatCode="# ##0.0 &quot;PLN/m2/month&quot;"/>
     <numFmt numFmtId="171" formatCode="# ##0 &quot;months&quot;"/>
   </numFmts>
@@ -849,72 +846,72 @@
       </c>
       <c r="D10" s="7">
         <v>10950.91</v>
       </c>
       <c r="E10" s="7">
         <v>25215.13</v>
       </c>
       <c r="F10" s="7">
         <v>76375.9</v>
       </c>
       <c r="G10" s="7">
         <v>44813.0</v>
       </c>
       <c r="H10" s="7">
         <v>76785.74</v>
       </c>
       <c r="I10" s="7">
         <v>91492.76</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="18">
       <c r="A11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="7">
-        <v>728.0</v>
+        <v>482.0</v>
       </c>
       <c r="C11" s="7">
         <v>4597.69</v>
       </c>
       <c r="D11" s="7">
-        <v>2011.48</v>
+        <v>2022.76</v>
       </c>
       <c r="E11" s="7">
-        <v>8388.42</v>
+        <v>8094.36</v>
       </c>
       <c r="F11" s="7">
-        <v>11740.96</v>
+        <v>7480.32</v>
       </c>
       <c r="G11" s="7">
         <v>4056.0</v>
       </c>
       <c r="H11" s="7">
         <v>14335.36</v>
       </c>
       <c r="I11" s="7">
-        <v>18205.07</v>
+        <v>15343.39</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="18">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="8">
         <v>0.0</v>
       </c>
       <c r="C12" s="8">
         <v>3.77</v>
       </c>
       <c r="D12" s="8">
         <v>4.63</v>
       </c>
       <c r="E12" s="8">
         <v>4.39</v>
       </c>
       <c r="F12" s="8">
         <v>3.0</v>
       </c>
       <c r="G12" s="8">
         <v>3.07</v>
       </c>
       <c r="H12" s="8">
@@ -973,98 +970,98 @@
         <v>5</v>
       </c>
       <c r="G14" s="9">
         <v>5</v>
       </c>
       <c r="H14" s="9">
         <v>5</v>
       </c>
       <c r="I14" s="14">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="18">
       <c r="A15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="10">
         <v>18.0</v>
       </c>
       <c r="C15" s="10">
         <v>15.0</v>
       </c>
       <c r="D15" s="10">
         <v>16.0</v>
       </c>
-      <c r="E15" s="11" t="s">
-        <v>35</v>
+      <c r="E15" s="10">
+        <v>15.5</v>
       </c>
       <c r="F15" s="10">
         <v>17.0</v>
       </c>
       <c r="G15" s="10">
         <v>14.75</v>
       </c>
       <c r="H15" s="10">
         <v>14.5</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="18">
       <c r="A16" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="11" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D16" s="11" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F16" s="11" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G16" s="13">
         <v>29.0</v>
       </c>
       <c r="H16" s="13">
         <v>28.0</v>
       </c>
       <c r="I16" s="11" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="18">
       <c r="A17" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B17" s="12">
         <v>100.0</v>
       </c>
       <c r="C17" s="12">
         <v>65.0</v>
       </c>
       <c r="D17" s="12">
         <v>90.0</v>
       </c>
       <c r="E17" s="12">
         <v>90.0</v>
       </c>
       <c r="F17" s="12">
         <v>150.0</v>
       </c>
       <c r="G17" s="12">
         <v>70.0</v>
       </c>
       <c r="H17" s="12">
         <v>65.0</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>31</v>
       </c>